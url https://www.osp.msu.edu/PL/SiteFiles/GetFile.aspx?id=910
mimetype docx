--- v0 (2026-08-07)
+++ v1 (2026-11-07)
@@ -6,55 +6,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="233DE02F" w14:textId="61435BEB" w:rsidR="00AE52C4" w:rsidRPr="001577C8" w:rsidRDefault="00AE52C4" w:rsidP="00F052F5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6469504F" w14:textId="2B2FDCE9" w:rsidR="004E38F8" w:rsidRPr="00635AB4" w:rsidRDefault="002654CE" w:rsidP="001577C8">
       <w:pPr>
         <w:spacing w:before="180" w:after="180"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635AB4">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>LEGAL NAME:</w:t>
       </w:r>
@@ -1727,53 +1728,53 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:line id="Straight Connector 34" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-.75pt,5.25pt" to="531pt,5.25pt" w14:anchorId="77FE1F53" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1cO/n2gEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9a6dJq1WXufgKL1U&#10;rdWkvRN28CIBg4B613/fgbXXUVtVStQLYmDem3mPYX07WsMOEKJG1/LlouYMnMROu33Lvz/ev/vI&#10;WUzCdcKgg5YfIfLbzds368E3sMIeTQeBEYmLzeBb3qfkm6qKsgcr4gI9OLpUGKxIFIZ91QUxELs1&#10;1aqub6oBQ+cDSoiRTu+mS74p/EqBTF+VipCYaTn1lsoayvqU12qzFs0+CN9reWpDvKILK7SjojPV&#10;nUiC/Qz6DyqrZcCIKi0k2gqV0hKKBlKzrH9T89ALD0ULmRP9bFP8f7Tyy2EXmO5afvWeMycsvdFD&#10;CkLv+8S26Bw5iIHRJTk1+NgQYOt24RRFvwtZ9qiCZcpo/4OGoBhB0thYfD7OPsOYmKTDmw/XV6vV&#10;NWfyfFdNFJnKh5g+AVqWNy032mULRCMOn2OispR6TsnHxuU1otHdvTamBHl4YGsCOwh69jQuc/OE&#10;e5ZFUUZWWdIkouzS0cDE+g0U2ULNTnLKQF44hZTg0pnXOMrOMEUdzMC6tP1P4Ck/Q6EM60vAM6JU&#10;RpdmsNUOw9+qX6xQU/7ZgUl3tuAJu2N53mINTV1x7vRD8lg/jwv88o83vwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABrn8FzcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT01Lw0AQvQv+h2UEb+1uIxaJ&#10;2RQRWsRbY0G8bbKTD5qdDdltmvrrneJBT8P74M172WZ2vZhwDJ0nDaulAoFUedtRo+HwsV08gQjR&#10;kDW9J9RwwQCb/PYmM6n1Z9rjVMRGcAiF1GhoYxxSKUPVojNh6Qck1mo/OhMZjo20ozlzuOtlotRa&#10;OtMRf2jNgK8tVsfi5DRsy/ry9b37fEvqXdIe3x8O+6lQWt/fzS/PICLO8c8M1/pcHXLuVPoT2SB6&#10;DYvVIzuZV3yvulonPK78ZWSeyf8L8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdXDv&#10;59oBAAAPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;GufwXNwAAAAJAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="22F9E2E4" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.75pt,5.25pt" to="531pt,5.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQGPB7uwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+SkaDcYcXpo0V2G&#10;rdjXXZWpWIAkCpIWO/9+lJw4xTYM2NCLYEp8j3yP9PZ2cpYdICaDvuPrVcMZeIW98fuOf/v68OYd&#10;ZylL30uLHjp+hMRvd69fbcfQwgYHtD1ERiQ+tWPo+JBzaIVIagAn0woDeHrUGJ3MFMa96KMcid1Z&#10;sWmaGzFi7ENEBSnR7f38yHeVX2tQ+ZPWCTKzHafecj1jPZ/KKXZb2e6jDINRpzbkf3ThpPFUdKG6&#10;l1myH9H8RuWMiphQ55VCJ1Bro6BqIDXr5hc1XwYZoGohc1JYbEovR6s+Hu78YyQbxpDaFB5jUTHp&#10;6Ji2JnynmVZd1Cmbqm3HxTaYMlN0efP2+mqzueZMnd/ETFGoQkz5PaBj5aPj1viiSLby8CFlKkup&#10;55RybX05E1rTPxhra1B2Ae5sZAdJU8zTukyNcM+yKCpIcRFRv/LRwsz6GTQzPTU7y6n7deGUSoHP&#10;Z17rKbvANHWwAJva9l+Bp/wChbp7/wJeELUy+ryAnfEY/1T9YoWe888OzLqLBU/YH+t4qzW0RNW5&#10;08KXLX0eV/jlt9z9BAAA//8DAFBLAwQUAAYACAAAACEAGufwXNwAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPTUvDQBC9C/6HZQRv7W4jFonZFBFaxFtjQbxtspMPmp0N2W2a+uud4kFPw/vgzXvZ&#10;Zna9mHAMnScNq6UCgVR521Gj4fCxXTyBCNGQNb0n1HDBAJv89iYzqfVn2uNUxEZwCIXUaGhjHFIp&#10;Q9WiM2HpByTWaj86ExmOjbSjOXO462Wi1Fo60xF/aM2Ary1Wx+LkNGzL+vL1vft8S+pd0h7fHw77&#10;qVBa39/NL88gIs7xzwzX+lwdcu5U+hPZIHoNi9UjO5lXfK+6Wic8rvxlZJ7J/wvyHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAQGPB7uwEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAa5/Bc3AAAAAkBAAAPAAAAAAAAAAAAAAAAABUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C56E7E" w14:textId="77777777" w:rsidR="00FF79D7" w:rsidRPr="00880139" w:rsidRDefault="00FF79D7" w:rsidP="00F529EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880139">
         <w:rPr>
@@ -3290,87 +3291,111 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5619">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rogram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7623493A" w14:textId="77777777" w:rsidR="00F518C5" w:rsidRDefault="00F518C5" w:rsidP="00F518C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BD24AA" w14:textId="77777777" w:rsidR="00F518C5" w:rsidRPr="00E37145" w:rsidRDefault="00F518C5" w:rsidP="00F518C5">
+    <w:p w14:paraId="42BD24AA" w14:textId="2941387C" w:rsidR="00F518C5" w:rsidRPr="00E37145" w:rsidRDefault="00F518C5" w:rsidP="00F518C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Research Security Training </w:t>
       </w:r>
       <w:r w:rsidRPr="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(applicable to</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> all DOE proposals; all NSF proposals; and NIH proposals being submitted after May 25, 2026</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10" w:rsidRPr="001A4D21">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable when prime sponsor is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10" w:rsidRPr="001A4D21">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Federal agency</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4D21">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D346B7E" w14:textId="77777777" w:rsidR="00F518C5" w:rsidRDefault="00F518C5" w:rsidP="00F518C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5376,264 +5401,209 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 42 CFR Part 50, Subpart F “Responsibility of Applicants for Promoting Objectivity in Research” and 42 CFR part 94. Subrecipient also certifies t</w:t>
       </w:r>
       <w:r w:rsidR="00C63141" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hat, to the best of Institution’</w:t>
       </w:r>
       <w:r w:rsidR="00D94285" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s knowledge, </w:t>
       </w:r>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">all financial disclosures have been made related to </w:t>
+        <w:t xml:space="preserve">all financial disclosures have been made related to the activities that may be funded by or will have been satisfactorily managed, reduced or eliminated </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63141" w:rsidRPr="17269CD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in accordance with subrecipient’</w:t>
       </w:r>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>s conflict of interest policy prior to the expenditures of any funds under any resultant agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519E980C" w14:textId="77777777" w:rsidR="009D134D" w:rsidRDefault="007E74E3" w:rsidP="17269CD6">
+    <w:p w14:paraId="01F3AB7D" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRDefault="007E74E3" w:rsidP="00CB0F10">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="274"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="Check12"/>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subrecipient does not have an activ</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Subrecipient does not have an activ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e and/or </w:t>
       </w:r>
-      <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">enforced conflict of interest policy and hereby agrees to abide by MSU’s policy and related procedures. See policy at </w:t>
+      <w:r w:rsidR="00CB0F10" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enforced conflict of interest policy and hereby agrees to abide by </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00EF090E" w:rsidRPr="17269CD6">
+        <w:r w:rsidR="00CB0F10" w:rsidRPr="00F74A46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html</w:t>
+          <w:t>MSU’s policy and related procedures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00635D63" w:rsidRPr="17269CD6">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">, which can be found at </w:t>
+      <w:r w:rsidR="00CB0F10" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete and return </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00EF090E" w:rsidRPr="17269CD6">
+        <w:r w:rsidR="00CB0F10" w:rsidRPr="00A35EF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://coi.msu.edu/forms/index.html</w:t>
+          <w:t>MSU’s Non-Employee Conflict of Interest Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C616F" w:rsidRPr="17269CD6">
+      <w:r w:rsidR="00CB0F10" w:rsidRPr="00D54AD2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00971891" w:rsidRPr="17269CD6">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> as an attachment to this Form.</w:t>
+      <w:r w:rsidR="00CB0F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please submit completed COI forms for all Investigators as an attachment to this Form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3BED55" w14:textId="59AB325E" w:rsidR="00E16F0E" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
+    <w:p w14:paraId="4C3BED55" w14:textId="0FB19D86" w:rsidR="00E16F0E" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
@@ -5659,114 +5629,168 @@
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not applicable because this project is </w:t>
+        <w:t>Not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable because this project is </w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00971891">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> being funded by </w:t>
       </w:r>
       <w:r w:rsidR="00C63141">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PHS</w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, NSF, </w:t>
       </w:r>
       <w:r w:rsidR="0015658B" w:rsidRPr="00EF191C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOE</w:t>
       </w:r>
+      <w:r w:rsidR="00CB0F10">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, NASA</w:t>
+      </w:r>
       <w:r w:rsidR="0015658B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>or other sponsor that has adopted the federal financial disclosure requirements</w:t>
+        <w:t xml:space="preserve">or other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sponsor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adopted the federal financial disclosure requirements</w:t>
       </w:r>
       <w:r w:rsidR="00E74D03">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9DCBC7" w14:textId="77777777" w:rsidR="00A303D1" w:rsidRPr="00706522" w:rsidRDefault="00A303D1" w:rsidP="00490149">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706522">
@@ -5807,79 +5831,78 @@
         </w:rPr>
         <w:t xml:space="preserve">?  Please provide a link to the most recent audit report </w:t>
       </w:r>
       <w:r w:rsidR="00706522" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(if applicable) </w:t>
       </w:r>
       <w:r w:rsidR="001E0A64" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D7B243" w14:textId="1AB301FB" w:rsidR="00A303D1" w:rsidRDefault="007E74E3" w:rsidP="00F529EB">
+    <w:p w14:paraId="47D7B243" w14:textId="362BD830" w:rsidR="00A303D1" w:rsidRDefault="00CB0F10" w:rsidP="00F529EB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
+              <w:default w:val="1"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Check23"/>
-      <w:r w:rsidR="00A303D1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -6451,62 +6474,52 @@
         </w:rPr>
         <w:t xml:space="preserve">has the capability to identify, in its accounts, all Federal awards received </w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and associated expenses as well as the Federal programs under which</w:t>
       </w:r>
       <w:r w:rsidR="00706522" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">were </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>were received;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36A6DD7A" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">maintains internal controls to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C66C6D">
@@ -6550,144 +6563,114 @@
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rovision</w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of contracts or </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> of contracts or grants;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A8B5189" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">complies with applicable laws and </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>complies with applicable laws and regulations;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0DC3C1CD" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>can prepare appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00324FA8" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> financial </w:t>
-[...8 lines deleted...]
-        <w:t>statements</w:t>
+        <w:t xml:space="preserve"> financial statements</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="29EE7E76" w14:textId="77777777" w:rsidR="009A42C7" w:rsidRPr="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">there are no outstanding audit findings which would impact </w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
@@ -6760,96 +6743,272 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and steps to be taken to correct the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>finding</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D76360E" w14:textId="77777777" w:rsidR="00954383" w:rsidRDefault="00954383" w:rsidP="00954383">
+    <w:p w14:paraId="3D76360E" w14:textId="5EDDCEC7" w:rsidR="00954383" w:rsidRDefault="00954383" w:rsidP="00954383">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:highlight w:val="black"/>
         </w:rPr>
         <w:t>SECTION C</w:t>
       </w:r>
       <w:r w:rsidRPr="00954383">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:highlight w:val="black"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:highlight w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00954383">
+      <w:r w:rsidR="00CB0F10">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:highlight w:val="black"/>
         </w:rPr>
-        <w:t>COMMENTS AND AUTHORIZED OFFICIAL</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">ADDITIONAL INFORMATION, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954383">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:highlight w:val="black"/>
+        </w:rPr>
+        <w:t>COMMENTS AND AUTHORIZED OFFICIAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="30016172" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRDefault="00CB0F10" w:rsidP="00954383">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7064ABCD" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRDefault="00CB0F10" w:rsidP="00CB0F10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F&amp;A AGREEMENT LINK: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.osp.msu.edu/PL/Portal/165/FacilitiesAdministrativeCostRates</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="611FBF3F" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRPr="0063285B" w:rsidRDefault="00CB0F10" w:rsidP="00CB0F10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F8C3C2" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRDefault="00CB0F10" w:rsidP="00CB0F10">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063285B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>FRINGE RATE POLICY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LINK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063285B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F54A85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Fringe Benefits for Sponsored Projects | MSU Sponsored Programs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="777AA438" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRPr="00953274" w:rsidRDefault="00CB0F10" w:rsidP="00CB0F10">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FAE1C5" w14:textId="77777777" w:rsidR="00CB0F10" w:rsidRPr="007F1889" w:rsidRDefault="00CB0F10" w:rsidP="00CB0F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063285B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AUDIT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/FINANCIAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063285B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REPORTS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LINK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063285B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1889">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F54A85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Audited Financial Statements | Controller | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B0491F8" w14:textId="77777777" w:rsidR="001E0A64" w:rsidRDefault="001E0A64" w:rsidP="00D6502F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7960E3F5" w14:textId="77777777" w:rsidR="007F1889" w:rsidRPr="009D5013" w:rsidRDefault="007F1889" w:rsidP="00D6502F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063285B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7362,74 +7521,75 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213E3C81" w14:textId="77777777" w:rsidR="00ED5C16" w:rsidRPr="00600BA1" w:rsidRDefault="00ED5C16" w:rsidP="00B42AED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67058023" w14:textId="052B6A3E" w:rsidR="00F74255" w:rsidRDefault="00000000" w:rsidP="00F74255">
-      <w:r>
+    <w:p w14:paraId="67058023" w14:textId="052B6A3E" w:rsidR="00F74255" w:rsidRDefault="00CB0F10" w:rsidP="00F74255">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="1427EC4C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:242.5pt;height:33.4pt">
-            <v:imagedata r:id="rId15" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:242.25pt;height:33.75pt">
+            <v:imagedata r:id="rId18" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{5F1AA347-0766-4120-AB10-C45D8769FF8D}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5911B58D" w14:textId="77777777" w:rsidR="00B42AED" w:rsidRPr="00F74255" w:rsidRDefault="00B42AED" w:rsidP="00F74255">
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signature of Authorized Official for Subrecipient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
@@ -7822,79 +7982,79 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBC6000" w14:textId="0EBB9C78" w:rsidR="00091D44" w:rsidRDefault="00091D44" w:rsidP="00D6502F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6E7179" w14:textId="77777777" w:rsidR="00091D44" w:rsidRPr="000C4AAC" w:rsidRDefault="00091D44" w:rsidP="00D6502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00091D44" w:rsidRPr="000C4AAC" w:rsidSect="009D134D">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="90" w:left="720" w:header="288" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E44EA8E" w14:textId="77777777" w:rsidR="00FA153A" w:rsidRDefault="00FA153A" w:rsidP="00AD36F2">
+    <w:p w14:paraId="70346017" w14:textId="77777777" w:rsidR="00BB62A3" w:rsidRDefault="00BB62A3" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FC01B5E" w14:textId="77777777" w:rsidR="00FA153A" w:rsidRDefault="00FA153A" w:rsidP="00AD36F2">
+    <w:p w14:paraId="433B1E63" w14:textId="77777777" w:rsidR="00BB62A3" w:rsidRDefault="00BB62A3" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B22971C" w14:textId="77777777" w:rsidR="00FA153A" w:rsidRDefault="00FA153A"/>
+    <w:p w14:paraId="62D2D9D7" w14:textId="77777777" w:rsidR="00BB62A3" w:rsidRDefault="00BB62A3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7907,207 +8067,106 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...106 lines deleted...]
-  </w:sdt>
+  <w:p w14:paraId="368B68F7" w14:textId="10F14862" w:rsidR="00CB0F10" w:rsidRDefault="00CB0F10">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Version Dated: 11/3/2026</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="4CF7D5AF" w14:textId="77777777" w:rsidR="00E0631F" w:rsidRDefault="00E0631F"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7681438F" w14:textId="77777777" w:rsidR="00FA153A" w:rsidRDefault="00FA153A" w:rsidP="00AD36F2">
+    <w:p w14:paraId="4B10C364" w14:textId="77777777" w:rsidR="00BB62A3" w:rsidRDefault="00BB62A3" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06DADD94" w14:textId="77777777" w:rsidR="00FA153A" w:rsidRDefault="00FA153A" w:rsidP="00AD36F2">
+    <w:p w14:paraId="611FF2CB" w14:textId="77777777" w:rsidR="00BB62A3" w:rsidRDefault="00BB62A3" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DEC00E8" w14:textId="77777777" w:rsidR="00FA153A" w:rsidRDefault="00FA153A"/>
+    <w:p w14:paraId="4FC0B228" w14:textId="77777777" w:rsidR="00BB62A3" w:rsidRDefault="00BB62A3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2714320D" w14:textId="67C8044C" w:rsidR="00E0631F" w:rsidRDefault="00C75215" w:rsidP="00C75215">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D3FD10" wp14:editId="5E89CE9B">
           <wp:extent cx="3028950" cy="647700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="C:\Users\cooklau1\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\2623656F.tmp"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8859,51 +8918,51 @@
   <w:num w:numId="2" w16cid:durableId="1148981692">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="339746617">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1723482671">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1930119115">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1121269514">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1254625458">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="29V+oAfr4Ua0phZ7z6hJ13Yq4Q5DvnnoUYwbXB0s93KhacGFnkj51q5INlqlP24EXcKD4I/dhIDa+NIy8Hl62Q==" w:salt="MXE0QXud0qJe1ndtnXb4mw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8930,50 +8989,51 @@
     <w:rsid w:val="00117360"/>
     <w:rsid w:val="00122263"/>
     <w:rsid w:val="001228BB"/>
     <w:rsid w:val="00125582"/>
     <w:rsid w:val="00126D8B"/>
     <w:rsid w:val="00132789"/>
     <w:rsid w:val="0014620A"/>
     <w:rsid w:val="00151F6E"/>
     <w:rsid w:val="00155EFE"/>
     <w:rsid w:val="0015658B"/>
     <w:rsid w:val="001577C8"/>
     <w:rsid w:val="001649DA"/>
     <w:rsid w:val="00181DE8"/>
     <w:rsid w:val="001A57A3"/>
     <w:rsid w:val="001B2BF5"/>
     <w:rsid w:val="001C314D"/>
     <w:rsid w:val="001C4A5D"/>
     <w:rsid w:val="001C7362"/>
     <w:rsid w:val="001E08D7"/>
     <w:rsid w:val="001E0A64"/>
     <w:rsid w:val="001E0F28"/>
     <w:rsid w:val="001E153E"/>
     <w:rsid w:val="001E1F32"/>
     <w:rsid w:val="001F4C36"/>
     <w:rsid w:val="001F4E3F"/>
+    <w:rsid w:val="001F6DC7"/>
     <w:rsid w:val="0020152E"/>
     <w:rsid w:val="00207DC0"/>
     <w:rsid w:val="00213866"/>
     <w:rsid w:val="00216BF7"/>
     <w:rsid w:val="002244AE"/>
     <w:rsid w:val="00232FC5"/>
     <w:rsid w:val="0023766F"/>
     <w:rsid w:val="0024314C"/>
     <w:rsid w:val="00255FEF"/>
     <w:rsid w:val="00261C78"/>
     <w:rsid w:val="0026233C"/>
     <w:rsid w:val="002654CE"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A353B"/>
     <w:rsid w:val="002A3FFE"/>
     <w:rsid w:val="002A628F"/>
     <w:rsid w:val="002B29E8"/>
     <w:rsid w:val="002B710E"/>
     <w:rsid w:val="002C12F9"/>
     <w:rsid w:val="002C4348"/>
     <w:rsid w:val="002C6518"/>
     <w:rsid w:val="002C6EBB"/>
     <w:rsid w:val="002E4821"/>
     <w:rsid w:val="00301E4F"/>
     <w:rsid w:val="003100EA"/>
@@ -9031,50 +9091,51 @@
     <w:rsid w:val="005F1E0B"/>
     <w:rsid w:val="005F2637"/>
     <w:rsid w:val="00600BA1"/>
     <w:rsid w:val="00602BF2"/>
     <w:rsid w:val="0060311D"/>
     <w:rsid w:val="00621D72"/>
     <w:rsid w:val="0062201E"/>
     <w:rsid w:val="006235FB"/>
     <w:rsid w:val="00623BEE"/>
     <w:rsid w:val="006274A4"/>
     <w:rsid w:val="0063285B"/>
     <w:rsid w:val="00634DE4"/>
     <w:rsid w:val="00634FF4"/>
     <w:rsid w:val="00635AB4"/>
     <w:rsid w:val="00635D63"/>
     <w:rsid w:val="00636A7A"/>
     <w:rsid w:val="00643DDF"/>
     <w:rsid w:val="006530B9"/>
     <w:rsid w:val="00655688"/>
     <w:rsid w:val="00667D09"/>
     <w:rsid w:val="00667D0C"/>
     <w:rsid w:val="00674AB4"/>
     <w:rsid w:val="00682E6C"/>
     <w:rsid w:val="006871A4"/>
     <w:rsid w:val="00697304"/>
+    <w:rsid w:val="006B0B12"/>
     <w:rsid w:val="006D52B8"/>
     <w:rsid w:val="006F7CB4"/>
     <w:rsid w:val="007052E9"/>
     <w:rsid w:val="00706522"/>
     <w:rsid w:val="007124F6"/>
     <w:rsid w:val="00734D53"/>
     <w:rsid w:val="00746B47"/>
     <w:rsid w:val="00746F33"/>
     <w:rsid w:val="0075218D"/>
     <w:rsid w:val="007535CA"/>
     <w:rsid w:val="00757B61"/>
     <w:rsid w:val="007606F5"/>
     <w:rsid w:val="00766D06"/>
     <w:rsid w:val="007A3DD1"/>
     <w:rsid w:val="007A4927"/>
     <w:rsid w:val="007B4926"/>
     <w:rsid w:val="007C2A88"/>
     <w:rsid w:val="007C34D0"/>
     <w:rsid w:val="007C3D55"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007C70DF"/>
     <w:rsid w:val="007E0890"/>
     <w:rsid w:val="007E3112"/>
     <w:rsid w:val="007E74E3"/>
     <w:rsid w:val="007F1889"/>
@@ -9126,72 +9187,74 @@
     <w:rsid w:val="00A303D1"/>
     <w:rsid w:val="00A47299"/>
     <w:rsid w:val="00A6300B"/>
     <w:rsid w:val="00A66C72"/>
     <w:rsid w:val="00A72F0B"/>
     <w:rsid w:val="00A75734"/>
     <w:rsid w:val="00A77620"/>
     <w:rsid w:val="00A85509"/>
     <w:rsid w:val="00AC1901"/>
     <w:rsid w:val="00AC2C91"/>
     <w:rsid w:val="00AD36F2"/>
     <w:rsid w:val="00AD6B1D"/>
     <w:rsid w:val="00AE52C4"/>
     <w:rsid w:val="00AF0423"/>
     <w:rsid w:val="00AF0C1C"/>
     <w:rsid w:val="00AF4173"/>
     <w:rsid w:val="00AF47CA"/>
     <w:rsid w:val="00B2146C"/>
     <w:rsid w:val="00B42AED"/>
     <w:rsid w:val="00B57037"/>
     <w:rsid w:val="00B8216B"/>
     <w:rsid w:val="00B85E5F"/>
     <w:rsid w:val="00B87E52"/>
     <w:rsid w:val="00BA771D"/>
     <w:rsid w:val="00BB2AB8"/>
+    <w:rsid w:val="00BB62A3"/>
     <w:rsid w:val="00BD52F5"/>
     <w:rsid w:val="00BD5C0D"/>
     <w:rsid w:val="00BE1827"/>
     <w:rsid w:val="00C11154"/>
     <w:rsid w:val="00C16DDB"/>
     <w:rsid w:val="00C21172"/>
     <w:rsid w:val="00C2532C"/>
     <w:rsid w:val="00C33DE8"/>
     <w:rsid w:val="00C50F42"/>
     <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00C63A78"/>
     <w:rsid w:val="00C64EED"/>
     <w:rsid w:val="00C66C6D"/>
     <w:rsid w:val="00C75215"/>
     <w:rsid w:val="00C77D91"/>
     <w:rsid w:val="00C84A58"/>
     <w:rsid w:val="00C90732"/>
     <w:rsid w:val="00C92CD0"/>
     <w:rsid w:val="00C96182"/>
     <w:rsid w:val="00C964D9"/>
     <w:rsid w:val="00CA05CD"/>
     <w:rsid w:val="00CA5EEF"/>
+    <w:rsid w:val="00CB0F10"/>
     <w:rsid w:val="00CB7F2D"/>
     <w:rsid w:val="00CC39B8"/>
     <w:rsid w:val="00CC5C27"/>
     <w:rsid w:val="00CC7E49"/>
     <w:rsid w:val="00D10771"/>
     <w:rsid w:val="00D15AD0"/>
     <w:rsid w:val="00D15CAA"/>
     <w:rsid w:val="00D16089"/>
     <w:rsid w:val="00D20167"/>
     <w:rsid w:val="00D24336"/>
     <w:rsid w:val="00D35AE1"/>
     <w:rsid w:val="00D37578"/>
     <w:rsid w:val="00D5263B"/>
     <w:rsid w:val="00D54AD2"/>
     <w:rsid w:val="00D61703"/>
     <w:rsid w:val="00D6502F"/>
     <w:rsid w:val="00D66BC7"/>
     <w:rsid w:val="00D94285"/>
     <w:rsid w:val="00DB1020"/>
     <w:rsid w:val="00DB25AE"/>
     <w:rsid w:val="00DD006F"/>
     <w:rsid w:val="00DD40D4"/>
     <w:rsid w:val="00DE3A62"/>
     <w:rsid w:val="00DE7288"/>
     <w:rsid w:val="00DF12D1"/>
@@ -9953,51 +10016,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="708072666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-133.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/nihgps/index.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.msu.edu/forms/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trustees.msu.edu/governance/policies/bot-414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-133.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://controller.msu.edu/financial-reporting/financial-statements" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osp.msu.edu/PL/Portal/95/FringeBenefitsforSponsoredProjects" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/nihgps/index.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osp.msu.edu/PL/Portal/165/FacilitiesAdministrativeCostRates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdm.msu.edu/resources/how.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -10136,136 +10199,137 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90F03"/>
     <w:rsid w:val="000521F5"/>
     <w:rsid w:val="001A2500"/>
     <w:rsid w:val="001D3999"/>
+    <w:rsid w:val="001F6DC7"/>
     <w:rsid w:val="0025498D"/>
     <w:rsid w:val="002B389E"/>
     <w:rsid w:val="002E71B3"/>
+    <w:rsid w:val="003731C8"/>
     <w:rsid w:val="00407348"/>
     <w:rsid w:val="00453EFD"/>
     <w:rsid w:val="00463DBD"/>
     <w:rsid w:val="006023F9"/>
     <w:rsid w:val="006871A4"/>
     <w:rsid w:val="006C778F"/>
     <w:rsid w:val="00724523"/>
     <w:rsid w:val="007B4926"/>
     <w:rsid w:val="007E48EE"/>
     <w:rsid w:val="0082140D"/>
     <w:rsid w:val="0086389B"/>
+    <w:rsid w:val="008B2278"/>
     <w:rsid w:val="008C438A"/>
     <w:rsid w:val="00941BA9"/>
     <w:rsid w:val="00962DC2"/>
     <w:rsid w:val="009B33AB"/>
     <w:rsid w:val="00A954D1"/>
     <w:rsid w:val="00B82C20"/>
     <w:rsid w:val="00B87E52"/>
     <w:rsid w:val="00BC0EC8"/>
     <w:rsid w:val="00C6078A"/>
     <w:rsid w:val="00CD7F5F"/>
     <w:rsid w:val="00CF18FB"/>
     <w:rsid w:val="00D56992"/>
     <w:rsid w:val="00D77917"/>
     <w:rsid w:val="00DB7EA9"/>
     <w:rsid w:val="00DD770B"/>
     <w:rsid w:val="00DE3571"/>
     <w:rsid w:val="00E22FAF"/>
     <w:rsid w:val="00EB0031"/>
     <w:rsid w:val="00EC38CB"/>
     <w:rsid w:val="00EF5FC7"/>
     <w:rsid w:val="00F23B1C"/>
     <w:rsid w:val="00F90F03"/>
     <w:rsid w:val="00FC5752"/>
     <w:rsid w:val="00FE0C39"/>
   </w:rsids>
@@ -10716,50 +10780,64 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E22FAF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F92A767907AB4238AEB7B4A58D353027">
     <w:name w:val="F92A767907AB4238AEB7B4A58D353027"/>
     <w:rsid w:val="007B4926"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F0B33F7448488493A4D2020A9A8178">
     <w:name w:val="01F0B33F7448488493A4D2020A9A8178"/>
     <w:rsid w:val="00E22FAF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="914E1374218744B2A7B60DDCB629CAD2">
     <w:name w:val="914E1374218744B2A7B60DDCB629CAD2"/>
     <w:rsid w:val="00E22FAF"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7129F0699A5947D4B1B3F87697E1CA77">
+    <w:name w:val="7129F0699A5947D4B1B3F87697E1CA77"/>
+    <w:rsid w:val="008B2278"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11035,51 +11113,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0F89763560E5640B32E14B00858164A" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1cc8dd372d3dc91f65a17682c8ffdca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8e87183-a721-4092-977e-1fc3f671c09d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc687567b7f549d08fa6e90461e8dfa4" ns2:_="">
     <xsd:import namespace="a8e87183-a721-4092-977e-1fc3f671c09d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8e87183-a721-4092-977e-1fc3f671c09d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -11171,128 +11251,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090A9A32-3FFC-413E-AE59-D3B008DED700}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B37415-B274-47CD-BFB9-537F8734E2E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B9D88C2-ED34-4AD4-ADD0-2FD2391F0768}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394E3CF3-1F0D-430E-BB9E-8D318CDD1759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a8e87183-a721-4092-977e-1fc3f671c09d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B9D88C2-ED34-4AD4-ADD0-2FD2391F0768}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B37415-B274-47CD-BFB9-537F8734E2E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1324</Words>
-  <Characters>7630</Characters>
+  <Words>1379</Words>
+  <Characters>7861</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Controllers Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8850</CharactersWithSpaces>
+  <CharactersWithSpaces>9222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katie Cook</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A0F89763560E5640B32E14B00858164A</vt:lpwstr>
   </property>